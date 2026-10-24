--- v0 (2026-08-23)
+++ v1 (2026-10-24)
@@ -24,98 +24,98 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w14:paraId="0F381175" w14:textId="21A25766" w:rsidR="07A5E0DC" w:rsidRDefault="07A5E0DC" w:rsidP="07A5E0DC">
       <w:pPr>
         <w:pStyle w:val="1"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="aa"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9015"/>
       </w:tblGrid>
-      <w:tr w:rsidR="07A5E0DC" w14:paraId="51A43712" w14:textId="77777777" w:rsidTr="4919F83E">
+      <w:tr w:rsidR="07A5E0DC" w14:paraId="51A43712" w14:textId="77777777" w:rsidTr="4BC58124">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9015" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5BC68A52" w14:textId="3CDEB164" w:rsidR="05E14191" w:rsidRDefault="64FFEED4" w:rsidP="07A5E0DC">
+          <w:p w14:paraId="5BC68A52" w14:textId="76CB3749" w:rsidR="05E14191" w:rsidRDefault="32A31D8C" w:rsidP="4BC58124">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="4919F83E">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="72"/>
                 <w:szCs w:val="72"/>
               </w:rPr>
-              <w:t>중</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="12543C60" w:rsidRPr="4919F83E">
+            </w:pPr>
+            <w:r w:rsidRPr="4BC58124">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="72"/>
+                <w:szCs w:val="72"/>
+              </w:rPr>
+              <w:t>결</w:t>
+            </w:r>
+            <w:r w:rsidR="12543C60" w:rsidRPr="4BC58124">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="72"/>
                 <w:szCs w:val="72"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="61545A5B" w:rsidRPr="4919F83E">
+            <w:r w:rsidR="7B5443C4" w:rsidRPr="4BC58124">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="72"/>
                 <w:szCs w:val="72"/>
               </w:rPr>
-              <w:t>간</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="12543C60" w:rsidRPr="4919F83E">
+              <w:t>과</w:t>
+            </w:r>
+            <w:r w:rsidR="12543C60" w:rsidRPr="4BC58124">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="72"/>
                 <w:szCs w:val="72"/>
               </w:rPr>
               <w:t xml:space="preserve"> 보 고 서</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A7E05FD" w14:textId="51D44ECC" w:rsidR="07A5E0DC" w:rsidRDefault="07A5E0DC" w:rsidP="07A5E0DC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Char"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -245,127 +245,127 @@
           <w:tcPr>
             <w:tcW w:w="3592" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6E781833" w14:textId="6172CE2B" w:rsidR="07A5E0DC" w:rsidRDefault="07A5E0DC" w:rsidP="07A5E0DC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="07A5E0DC" w14:paraId="2EE6C15A" w14:textId="77777777" w:rsidTr="07A5E0DC">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2188" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="585412BE" w14:textId="77777777" w:rsidR="00E7233B" w:rsidRDefault="00E7233B"/>
+          <w:p w14:paraId="585412BE" w14:textId="77777777" w:rsidR="00AA71B8" w:rsidRDefault="00AA71B8"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3592" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="754912A9" w14:textId="6172CE2B" w:rsidR="07A5E0DC" w:rsidRDefault="07A5E0DC" w:rsidP="07A5E0DC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="07A5E0DC" w14:paraId="26847DA8" w14:textId="77777777" w:rsidTr="07A5E0DC">
         <w:trPr>
           <w:trHeight w:val="300"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2188" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3508AC09" w14:textId="77777777" w:rsidR="00E7233B" w:rsidRDefault="00E7233B"/>
+          <w:p w14:paraId="3508AC09" w14:textId="77777777" w:rsidR="00AA71B8" w:rsidRDefault="00AA71B8"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3592" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="053FF417" w14:textId="6172CE2B" w:rsidR="07A5E0DC" w:rsidRDefault="07A5E0DC" w:rsidP="07A5E0DC">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="66A9132A" w14:textId="482FDB08" w:rsidR="07A5E0DC" w:rsidRDefault="07A5E0DC" w:rsidP="4919F83E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="342E0D02" w14:textId="0949866C" w:rsidR="07A5E0DC" w:rsidRDefault="07A5E0DC" w:rsidP="07A5E0DC"/>
-    <w:p w14:paraId="1771A8DE" w14:textId="079465B4" w:rsidR="6E2FAC80" w:rsidRDefault="6093D07F" w:rsidP="07A5E0DC">
+    <w:p w14:paraId="1771A8DE" w14:textId="4D9BB86A" w:rsidR="6E2FAC80" w:rsidRDefault="6093D07F" w:rsidP="07A5E0DC">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4919F83E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>전남대학교 IDEC 202</w:t>
       </w:r>
-      <w:r w:rsidR="00B0525F">
+      <w:r w:rsidR="00C44C39">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="4919F83E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve"> 스마트 전자회로설계 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="4919F83E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
@@ -391,340 +391,340 @@
       </w:pPr>
       <w:r w:rsidRPr="4919F83E">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>목차</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="086E7299" w14:textId="5B1A59BA" w:rsidR="4919F83E" w:rsidRDefault="4919F83E" w:rsidP="4919F83E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="136479391"/>
+        <w:id w:val="602527029"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
-        <w:p w14:paraId="081500B5" w14:textId="04BAB1B1" w:rsidR="4919F83E" w:rsidRDefault="4919F83E" w:rsidP="4919F83E">
+        <w:p w14:paraId="081500B5" w14:textId="18413FCD" w:rsidR="4919F83E" w:rsidRDefault="4919F83E" w:rsidP="4919F83E">
           <w:pPr>
             <w:pStyle w:val="10"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9015"/>
             </w:tabs>
             <w:rPr>
               <w:rStyle w:val="ab"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText>TOC \o "1-9" \z \u \h</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc1528002640">
-            <w:r w:rsidRPr="4919F83E">
+          <w:hyperlink w:anchor="_Toc1992462644">
+            <w:r w:rsidR="4BC58124" w:rsidRPr="4BC58124">
               <w:rPr>
                 <w:rStyle w:val="ab"/>
               </w:rPr>
               <w:t>1. 설계 개요</w:t>
             </w:r>
             <w:r>
               <w:tab/>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
-              <w:instrText>PAGEREF _Toc1528002640 \h</w:instrText>
+              <w:instrText>PAGEREF _Toc1992462644 \h</w:instrText>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidRPr="4919F83E">
+            <w:r w:rsidR="4BC58124" w:rsidRPr="4BC58124">
               <w:rPr>
                 <w:rStyle w:val="ab"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3E6E18FD" w14:textId="5B248927" w:rsidR="4919F83E" w:rsidRDefault="00383F5A" w:rsidP="4919F83E">
+        <w:p w14:paraId="3E6E18FD" w14:textId="5389F410" w:rsidR="4919F83E" w:rsidRDefault="003B6324" w:rsidP="4919F83E">
           <w:pPr>
             <w:pStyle w:val="10"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9015"/>
             </w:tabs>
             <w:rPr>
               <w:rStyle w:val="ab"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc837684152">
-            <w:r w:rsidR="4919F83E" w:rsidRPr="4919F83E">
+          <w:hyperlink w:anchor="_Toc346636690">
+            <w:r w:rsidR="4BC58124" w:rsidRPr="4BC58124">
               <w:rPr>
                 <w:rStyle w:val="ab"/>
               </w:rPr>
               <w:t>2. 설계 과정</w:t>
             </w:r>
             <w:r w:rsidR="4919F83E">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="4919F83E">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="4919F83E">
-              <w:instrText>PAGEREF _Toc837684152 \h</w:instrText>
+              <w:instrText>PAGEREF _Toc346636690 \h</w:instrText>
             </w:r>
             <w:r w:rsidR="4919F83E">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="4919F83E" w:rsidRPr="4919F83E">
+            <w:r w:rsidR="4BC58124" w:rsidRPr="4BC58124">
               <w:rPr>
                 <w:rStyle w:val="ab"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="4919F83E">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7843C7EB" w14:textId="02D4C202" w:rsidR="4919F83E" w:rsidRDefault="00383F5A" w:rsidP="4919F83E">
+        <w:p w14:paraId="7843C7EB" w14:textId="560B0EB6" w:rsidR="4919F83E" w:rsidRDefault="003B6324" w:rsidP="4919F83E">
           <w:pPr>
             <w:pStyle w:val="20"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9015"/>
             </w:tabs>
             <w:ind w:left="440"/>
             <w:rPr>
               <w:rStyle w:val="ab"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc313376195">
-            <w:r w:rsidR="4919F83E" w:rsidRPr="4919F83E">
+          <w:hyperlink w:anchor="_Toc1186675220">
+            <w:r w:rsidR="4BC58124" w:rsidRPr="4BC58124">
               <w:rPr>
                 <w:rStyle w:val="ab"/>
               </w:rPr>
               <w:t>1) 알고리즘 구성</w:t>
             </w:r>
             <w:r w:rsidR="4919F83E">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="4919F83E">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="4919F83E">
-              <w:instrText>PAGEREF _Toc313376195 \h</w:instrText>
+              <w:instrText>PAGEREF _Toc1186675220 \h</w:instrText>
             </w:r>
             <w:r w:rsidR="4919F83E">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="4919F83E" w:rsidRPr="4919F83E">
+            <w:r w:rsidR="4BC58124" w:rsidRPr="4BC58124">
               <w:rPr>
                 <w:rStyle w:val="ab"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="4919F83E">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7B173E51" w14:textId="08924E23" w:rsidR="4919F83E" w:rsidRDefault="00383F5A" w:rsidP="4919F83E">
+        <w:p w14:paraId="7B173E51" w14:textId="100298AD" w:rsidR="4919F83E" w:rsidRDefault="003B6324" w:rsidP="4919F83E">
           <w:pPr>
             <w:pStyle w:val="20"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9015"/>
             </w:tabs>
             <w:ind w:left="440"/>
             <w:rPr>
               <w:rStyle w:val="ab"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc1382069142">
-            <w:r w:rsidR="4919F83E" w:rsidRPr="4919F83E">
+          <w:hyperlink w:anchor="_Toc2035041182">
+            <w:r w:rsidR="4BC58124" w:rsidRPr="4BC58124">
               <w:rPr>
                 <w:rStyle w:val="ab"/>
               </w:rPr>
               <w:t>2) 설계 회로 구성</w:t>
             </w:r>
             <w:r w:rsidR="4919F83E">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="4919F83E">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="4919F83E">
-              <w:instrText>PAGEREF _Toc1382069142 \h</w:instrText>
+              <w:instrText>PAGEREF _Toc2035041182 \h</w:instrText>
             </w:r>
             <w:r w:rsidR="4919F83E">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="4919F83E" w:rsidRPr="4919F83E">
+            <w:r w:rsidR="4BC58124" w:rsidRPr="4BC58124">
               <w:rPr>
                 <w:rStyle w:val="ab"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="4919F83E">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6C2CDDEA" w14:textId="4A6B3579" w:rsidR="4919F83E" w:rsidRDefault="00383F5A" w:rsidP="4919F83E">
+        <w:p w14:paraId="6C2CDDEA" w14:textId="65DD239A" w:rsidR="4919F83E" w:rsidRDefault="003B6324" w:rsidP="4919F83E">
           <w:pPr>
             <w:pStyle w:val="20"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9015"/>
             </w:tabs>
             <w:ind w:left="440"/>
             <w:rPr>
               <w:rStyle w:val="ab"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc556659963">
-            <w:r w:rsidR="4919F83E" w:rsidRPr="4919F83E">
+          <w:hyperlink w:anchor="_Toc1569354946">
+            <w:r w:rsidR="4BC58124" w:rsidRPr="4BC58124">
               <w:rPr>
                 <w:rStyle w:val="ab"/>
               </w:rPr>
-              <w:t>3) 회로 검증 진행상황</w:t>
+              <w:t>3) 설계 회로 검증</w:t>
             </w:r>
             <w:r w:rsidR="4919F83E">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="4919F83E">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="4919F83E">
-              <w:instrText>PAGEREF _Toc556659963 \h</w:instrText>
+              <w:instrText>PAGEREF _Toc1569354946 \h</w:instrText>
             </w:r>
             <w:r w:rsidR="4919F83E">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="4919F83E" w:rsidRPr="4919F83E">
+            <w:r w:rsidR="4BC58124" w:rsidRPr="4BC58124">
               <w:rPr>
                 <w:rStyle w:val="ab"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="4919F83E">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="412A0E11" w14:textId="58926156" w:rsidR="4919F83E" w:rsidRDefault="00383F5A" w:rsidP="4919F83E">
+        <w:p w14:paraId="412A0E11" w14:textId="6469C5B9" w:rsidR="4919F83E" w:rsidRDefault="003B6324" w:rsidP="4919F83E">
           <w:pPr>
             <w:pStyle w:val="10"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9015"/>
             </w:tabs>
             <w:rPr>
               <w:rStyle w:val="ab"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc40646773">
-            <w:r w:rsidR="4919F83E" w:rsidRPr="4919F83E">
+          <w:hyperlink w:anchor="_Toc922547575">
+            <w:r w:rsidR="4BC58124" w:rsidRPr="4BC58124">
               <w:rPr>
                 <w:rStyle w:val="ab"/>
               </w:rPr>
-              <w:t>3. 현재까지의 성과 및 문제점</w:t>
+              <w:t>3. 구현 결과</w:t>
             </w:r>
             <w:r w:rsidR="4919F83E">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="4919F83E">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="4919F83E">
-              <w:instrText>PAGEREF _Toc40646773 \h</w:instrText>
+              <w:instrText>PAGEREF _Toc922547575 \h</w:instrText>
             </w:r>
             <w:r w:rsidR="4919F83E">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="4919F83E" w:rsidRPr="4919F83E">
+            <w:r w:rsidR="4BC58124" w:rsidRPr="4BC58124">
               <w:rPr>
                 <w:rStyle w:val="ab"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="4919F83E">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="17DF95B4" w14:textId="1F2CA6C9" w:rsidR="4919F83E" w:rsidRDefault="00383F5A" w:rsidP="4919F83E">
+        <w:p w14:paraId="17DF95B4" w14:textId="737DCBA2" w:rsidR="4919F83E" w:rsidRDefault="003B6324" w:rsidP="4919F83E">
           <w:pPr>
             <w:pStyle w:val="10"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9015"/>
             </w:tabs>
             <w:rPr>
               <w:rStyle w:val="ab"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc1757151248">
-            <w:r w:rsidR="4919F83E" w:rsidRPr="4919F83E">
+          <w:hyperlink w:anchor="_Toc1252643107">
+            <w:r w:rsidR="4BC58124" w:rsidRPr="4BC58124">
               <w:rPr>
                 <w:rStyle w:val="ab"/>
               </w:rPr>
-              <w:t>4. 향후 계획</w:t>
+              <w:t>4. 결론</w:t>
             </w:r>
             <w:r w:rsidR="4919F83E">
               <w:tab/>
             </w:r>
             <w:r w:rsidR="4919F83E">
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="4919F83E">
-              <w:instrText>PAGEREF _Toc1757151248 \h</w:instrText>
+              <w:instrText>PAGEREF _Toc1252643107 \h</w:instrText>
             </w:r>
             <w:r w:rsidR="4919F83E">
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="4919F83E" w:rsidRPr="4919F83E">
+            <w:r w:rsidR="4BC58124" w:rsidRPr="4BC58124">
               <w:rPr>
                 <w:rStyle w:val="ab"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidR="4919F83E">
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
           <w:r w:rsidR="4919F83E">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="6E0A2EF2" w14:textId="0B6BBA28" w:rsidR="4919F83E" w:rsidRDefault="4919F83E" w:rsidP="4919F83E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -757,59 +757,59 @@
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:cs="맑은 고딕"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>지침용</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="4919F83E">
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:cs="맑은 고딕"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 문구이며, 보고서를 작성한 뒤에는 모두 삭제하시기 바랍니다.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BA439DF" w14:textId="67C3702F" w:rsidR="4919F83E" w:rsidRDefault="4919F83E" w:rsidP="4919F83E">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc1528002640"/>
-      <w:r w:rsidRPr="4919F83E">
+      <w:bookmarkStart w:id="1" w:name="_Toc1992462644"/>
+      <w:r w:rsidRPr="4BC58124">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">1. </w:t>
       </w:r>
-      <w:r w:rsidR="64570CA2" w:rsidRPr="4919F83E">
+      <w:r w:rsidR="64570CA2" w:rsidRPr="4BC58124">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>설계 개요</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="6AF6E880" w14:textId="14B3D8B3" w:rsidR="4919F83E" w:rsidRDefault="4919F83E" w:rsidP="4919F83E">
       <w:pPr>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CB83955" w14:textId="70630AFB" w:rsidR="346479CA" w:rsidRDefault="346479CA" w:rsidP="4919F83E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:cs="맑은 고딕"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4919F83E">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>- 개발 대상의 필요성과 설계 배경</w:t>
@@ -825,1682 +825,1714 @@
       <w:r w:rsidRPr="4919F83E">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>- 개발하려는 회로의 주요 기능 및 목표 성능</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76467F88" w14:textId="64028178" w:rsidR="4919F83E" w:rsidRDefault="4919F83E" w:rsidP="4919F83E">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="254AB1C3" w14:textId="34210A2B" w:rsidR="23DF479C" w:rsidRDefault="5BCF666A" w:rsidP="4919F83E">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc1530960478"/>
       <w:bookmarkStart w:id="3" w:name="_Toc727663447"/>
       <w:bookmarkStart w:id="4" w:name="_Toc758655683"/>
-      <w:bookmarkStart w:id="5" w:name="_Toc837684152"/>
-      <w:r w:rsidRPr="4919F83E">
+      <w:bookmarkStart w:id="5" w:name="_Toc346636690"/>
+      <w:r w:rsidRPr="4BC58124">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2. 설계 과정</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
       <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
     <w:p w14:paraId="16A812B1" w14:textId="6D5DEAB9" w:rsidR="056F6B0B" w:rsidRDefault="39A0EABC" w:rsidP="4919F83E">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:cs="맑은 고딕"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc1029202496"/>
       <w:bookmarkStart w:id="7" w:name="_Toc822008360"/>
-      <w:bookmarkStart w:id="8" w:name="_Toc313376195"/>
-      <w:r w:rsidRPr="4919F83E">
+      <w:bookmarkStart w:id="8" w:name="_Toc1186675220"/>
+      <w:r w:rsidRPr="4BC58124">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>1) 알고리즘 구성</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="585E82DA" w14:textId="52CE5144" w:rsidR="056F6B0B" w:rsidRDefault="056F6B0B" w:rsidP="4919F83E">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F2D8F80" w14:textId="0257D8CC" w:rsidR="056F6B0B" w:rsidRDefault="179FBDFC" w:rsidP="4919F83E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:cs="맑은 고딕"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4919F83E">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>- 사용하려는 알고리즘 개요 및 선정 이유</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="181BD2B2" w14:textId="264CD135" w:rsidR="056F6B0B" w:rsidRDefault="179FBDFC" w:rsidP="4919F83E">
-[...15 lines deleted...]
-    <w:p w14:paraId="4FED9E36" w14:textId="23292C7D" w:rsidR="4919F83E" w:rsidRDefault="4919F83E" w:rsidP="4919F83E">
+    <w:p w14:paraId="4FED9E36" w14:textId="78A6E7AC" w:rsidR="4919F83E" w:rsidRDefault="179FBDFC" w:rsidP="4919F83E">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4BC58124">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- 알고리즘 흐름도 및 블록 다이어그램 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E462DE" w14:textId="2B8A2EA2" w:rsidR="4BC58124" w:rsidRDefault="4BC58124" w:rsidP="4BC58124">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77D0960D" w14:textId="23F6E780" w:rsidR="39A0EABC" w:rsidRDefault="39A0EABC" w:rsidP="4919F83E">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc1986028348"/>
       <w:bookmarkStart w:id="10" w:name="_Toc1152842674"/>
-      <w:bookmarkStart w:id="11" w:name="_Toc1382069142"/>
-      <w:r w:rsidRPr="4919F83E">
+      <w:bookmarkStart w:id="11" w:name="_Toc2035041182"/>
+      <w:r w:rsidRPr="4BC58124">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="5BAC4499" w:rsidRPr="4919F83E">
+      <w:r w:rsidR="5BAC4499" w:rsidRPr="4BC58124">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>) 설계 회로 구성</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="64686904" w14:textId="5FACBA05" w:rsidR="4919F83E" w:rsidRDefault="4919F83E" w:rsidP="4919F83E">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="738C785B" w14:textId="53EB55D4" w:rsidR="453FEB30" w:rsidRDefault="453FEB30" w:rsidP="4919F83E">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="4919F83E">
+    <w:p w14:paraId="572F8BC5" w14:textId="7E67DC67" w:rsidR="4D8D9EBB" w:rsidRDefault="4D8D9EBB" w:rsidP="4BC58124">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:cs="맑은 고딕"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4BC58124">
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:cs="맑은 고딕"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>- 설계한 회로의 구성 요소와 각 요소의 역할을 설명</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51425003" w14:textId="48A020E9" w:rsidR="07A5E0DC" w:rsidRDefault="453FEB30" w:rsidP="4BC58124">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4BC58124">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>- 블록 다이어그램 또는 구성도 첨부</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60C0B2B2" w14:textId="20790A30" w:rsidR="453FEB30" w:rsidRDefault="453FEB30" w:rsidP="4919F83E">
-[...18 lines deleted...]
-    <w:p w14:paraId="24F5B1DD" w14:textId="108979B7" w:rsidR="07A5E0DC" w:rsidRDefault="72AC4F67" w:rsidP="4919F83E">
+    <w:p w14:paraId="5B6CC53C" w14:textId="478B454E" w:rsidR="4BC58124" w:rsidRDefault="4BC58124" w:rsidP="4BC58124">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="24F5B1DD" w14:textId="3168F4F2" w:rsidR="07A5E0DC" w:rsidRDefault="72AC4F67" w:rsidP="4BC58124">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc2137947747"/>
       <w:bookmarkStart w:id="13" w:name="_Toc1970761646"/>
-      <w:bookmarkStart w:id="14" w:name="_Toc556659963"/>
-      <w:r w:rsidRPr="4919F83E">
+      <w:bookmarkStart w:id="14" w:name="_Toc1569354946"/>
+      <w:r w:rsidRPr="4BC58124">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>3</w:t>
       </w:r>
-      <w:r w:rsidR="0F43F3D6" w:rsidRPr="4919F83E">
+      <w:r w:rsidR="0F43F3D6" w:rsidRPr="4BC58124">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
-      <w:r w:rsidR="46C9B604" w:rsidRPr="4919F83E">
+      <w:r w:rsidR="4C7442B3" w:rsidRPr="4BC58124">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">회로 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="532BF448" w:rsidRPr="4919F83E">
+        <w:t xml:space="preserve">설계 </w:t>
+      </w:r>
+      <w:r w:rsidR="46C9B604" w:rsidRPr="4BC58124">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>검증</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="7787455B" w:rsidRPr="4919F83E">
+        <w:t xml:space="preserve">회로 </w:t>
+      </w:r>
+      <w:r w:rsidR="532BF448" w:rsidRPr="4BC58124">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> 진행상황</w:t>
+        <w:t>검증</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="5417CA24" w14:textId="63C45615" w:rsidR="4919F83E" w:rsidRDefault="4919F83E" w:rsidP="4919F83E">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="323C3909" w14:textId="0426A0FC" w:rsidR="010EF8CA" w:rsidRDefault="010EF8CA" w:rsidP="4919F83E">
+    <w:p w14:paraId="2C6DCFBF" w14:textId="4234B16D" w:rsidR="010EF8CA" w:rsidRDefault="0358738E" w:rsidP="4919F83E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:cs="맑은 고딕"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="4919F83E">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="4919F83E">
+      <w:r w:rsidRPr="4BC58124">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- 회로 검증 절차를 </w:t>
+      </w:r>
+      <w:r w:rsidR="02FC0C22" w:rsidRPr="4BC58124">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>설명</w:t>
+      </w:r>
+      <w:r w:rsidR="010EF8CA">
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="010EF8CA" w:rsidRPr="4BC58124">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>- 사용 중인 시뮬레이션 환경 (툴, 언어 등)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BC25359" w14:textId="587C3F1D" w:rsidR="010EF8CA" w:rsidRDefault="010EF8CA" w:rsidP="4919F83E">
-[...13 lines deleted...]
-    <w:p w14:paraId="1325D748" w14:textId="15FFE016" w:rsidR="62AB4F5E" w:rsidRDefault="32DA54F5" w:rsidP="4919F83E">
+    <w:p w14:paraId="0BC25359" w14:textId="232F5878" w:rsidR="010EF8CA" w:rsidRDefault="010EF8CA" w:rsidP="4BC58124">
+      <w:pPr>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4BC58124">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>- 시뮬레이션 결과 및 테스트 결과</w:t>
+      </w:r>
+      <w:r w:rsidR="2A02A594" w:rsidRPr="4BC58124">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>를 제시</w:t>
+      </w:r>
+      <w:r w:rsidRPr="4BC58124">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (파형, 결과 캡처)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1325D748" w14:textId="37CCDE0D" w:rsidR="62AB4F5E" w:rsidRDefault="32DA54F5" w:rsidP="4BC58124">
       <w:pPr>
         <w:pStyle w:val="1"/>
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc579344192"/>
       <w:bookmarkStart w:id="16" w:name="_Toc1416704146"/>
       <w:bookmarkStart w:id="17" w:name="_Toc723582927"/>
       <w:bookmarkStart w:id="18" w:name="_Toc2080951895"/>
-      <w:bookmarkStart w:id="19" w:name="_Toc40646773"/>
-      <w:r w:rsidRPr="4919F83E">
+      <w:bookmarkStart w:id="19" w:name="_Toc922547575"/>
+      <w:r w:rsidRPr="4BC58124">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidR="2B15C21E" w:rsidRPr="4BC58124">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>구현 결과</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
       <w:bookmarkEnd w:id="16"/>
       <w:bookmarkEnd w:id="17"/>
-      <w:r w:rsidR="78536456" w:rsidRPr="4919F83E">
-[...5 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="18"/>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
     <w:p w14:paraId="3AA85E47" w14:textId="1BBEFF85" w:rsidR="4919F83E" w:rsidRDefault="4919F83E" w:rsidP="4919F83E"/>
-    <w:p w14:paraId="07C667A9" w14:textId="73B93F81" w:rsidR="78536456" w:rsidRDefault="78536456" w:rsidP="4919F83E">
+    <w:p w14:paraId="782281A7" w14:textId="66B30168" w:rsidR="2B15C21E" w:rsidRDefault="2B15C21E" w:rsidP="4BC58124">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:cs="맑은 고딕"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="4919F83E">
-[...7 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="4BC58124">
         <w:rPr>
           <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:cs="맑은 고딕"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-      </w:pPr>
-[...22 lines deleted...]
-    <w:p w14:paraId="5DE2B479" w14:textId="1FC79F6C" w:rsidR="60E2D9D8" w:rsidRDefault="6CFFD21F" w:rsidP="4919F83E">
+        <w:t xml:space="preserve">- 회로의 최종 성능을 정리하고, 기대한 성능과 비교 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A4BDBDA" w14:textId="4D7B6195" w:rsidR="2B15C21E" w:rsidRDefault="2B15C21E" w:rsidP="4BC58124">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:cs="맑은 고딕"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4BC58124">
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:cs="맑은 고딕"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- 구현 과정에서 발생한 문제와 해결 방법을 기술 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A88FA91" w14:textId="7D7136EF" w:rsidR="2B15C21E" w:rsidRDefault="2B15C21E" w:rsidP="4BC58124">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:cs="맑은 고딕"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4BC58124">
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:cs="맑은 고딕"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>- 성능 검증 결과를 표 또는 그래프로 시각적으로 표현</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EEF669C" w14:textId="51AA9CFA" w:rsidR="4919F83E" w:rsidRDefault="4919F83E" w:rsidP="4919F83E"/>
+    <w:p w14:paraId="5DE2B479" w14:textId="197D4154" w:rsidR="60E2D9D8" w:rsidRDefault="6CFFD21F" w:rsidP="4919F83E">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rStyle w:val="1Char"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc1521029149"/>
       <w:bookmarkStart w:id="21" w:name="_Toc1258715233"/>
       <w:bookmarkStart w:id="22" w:name="_Toc1456250865"/>
       <w:bookmarkStart w:id="23" w:name="_Toc1658712957"/>
-      <w:bookmarkStart w:id="24" w:name="_Toc1757151248"/>
-      <w:r w:rsidRPr="4919F83E">
+      <w:bookmarkStart w:id="24" w:name="_Toc1252643107"/>
+      <w:r w:rsidRPr="4BC58124">
         <w:rPr>
           <w:rStyle w:val="1Char"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
-      <w:r w:rsidR="253B8187" w:rsidRPr="4919F83E">
+      <w:r w:rsidR="6E25BE4E" w:rsidRPr="4BC58124">
         <w:rPr>
           <w:rStyle w:val="1Char"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t>향후 계획</w:t>
+        <w:t>결론</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:bookmarkEnd w:id="21"/>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="1EA4FA17" w14:textId="37F50D32" w:rsidR="4919F83E" w:rsidRDefault="4919F83E" w:rsidP="4919F83E">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4DC436B8" w14:textId="72E43D9E" w:rsidR="5B267932" w:rsidRDefault="5B267932" w:rsidP="4919F83E">
-[...41 lines deleted...]
-        <w:t>- 최종 결과물 형태 예상</w:t>
+    <w:p w14:paraId="4942AAD5" w14:textId="0C47CF12" w:rsidR="6E25BE4E" w:rsidRDefault="6E25BE4E" w:rsidP="4BC58124">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:cs="맑은 고딕"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4BC58124">
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:cs="맑은 고딕"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>- 결과 성능을 도표로 비교</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C573061" w14:textId="6DC1E5F2" w:rsidR="6E25BE4E" w:rsidRDefault="6E25BE4E" w:rsidP="4BC58124">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:cs="맑은 고딕"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4BC58124">
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:cs="맑은 고딕"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>- 기존 솔루션과의 비교도 가능하다면 포함</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E086E5D" w14:textId="2DE01D18" w:rsidR="6E25BE4E" w:rsidRDefault="6E25BE4E" w:rsidP="4BC58124">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:cs="맑은 고딕"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="4BC58124">
+        <w:rPr>
+          <w:rFonts w:ascii="맑은 고딕" w:eastAsia="맑은 고딕" w:hAnsi="맑은 고딕" w:cs="맑은 고딕"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t>- 산출물에 대한 기대효과를 제시</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D8B5842" w14:textId="7157F12B" w:rsidR="4919F83E" w:rsidRDefault="4919F83E" w:rsidP="4919F83E">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5A9BA24E" w14:textId="0F19352C" w:rsidR="4919F83E" w:rsidRDefault="4919F83E" w:rsidP="4919F83E">
       <w:pPr>
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="4919F83E">
       <w:headerReference w:type="even" r:id="rId7"/>
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="even" r:id="rId9"/>
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="11907" w:h="16839"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A943957" w14:textId="77777777" w:rsidR="00383F5A" w:rsidRDefault="00383F5A">
+    <w:p w14:paraId="0E593323" w14:textId="77777777" w:rsidR="003B6324" w:rsidRDefault="003B6324">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06D0F99E" w14:textId="77777777" w:rsidR="00383F5A" w:rsidRDefault="00383F5A">
+    <w:p w14:paraId="4900DE45" w14:textId="77777777" w:rsidR="003B6324" w:rsidRDefault="003B6324">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="맑은 고딕">
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="1D72CA22" w14:textId="77777777" w:rsidR="002679DB" w:rsidRDefault="002679DB">
+  <w:p w14:paraId="33CA13B1" w14:textId="77777777" w:rsidR="0015439C" w:rsidRDefault="0015439C">
     <w:pPr>
       <w:pStyle w:val="ad"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="-1159618630"/>
+      <w:id w:val="-1201392542"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="22A3F60E" w14:textId="6EC23E57" w:rsidR="002679DB" w:rsidRDefault="002679DB">
+      <w:p w14:paraId="4D1BCE25" w14:textId="70A91F93" w:rsidR="0015439C" w:rsidRDefault="0015439C">
         <w:pPr>
           <w:pStyle w:val="ad"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:lang w:val="ko-KR"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="6C903318" w14:textId="6422C97B" w:rsidR="07A5E0DC" w:rsidRDefault="07A5E0DC" w:rsidP="07A5E0DC">
     <w:pPr>
       <w:pStyle w:val="ad"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="380B4006" w14:textId="77777777" w:rsidR="002679DB" w:rsidRDefault="002679DB">
+  <w:p w14:paraId="3FE19B9E" w14:textId="77777777" w:rsidR="0015439C" w:rsidRDefault="0015439C">
     <w:pPr>
       <w:pStyle w:val="ad"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2CE0F739" w14:textId="77777777" w:rsidR="00383F5A" w:rsidRDefault="00383F5A">
+    <w:p w14:paraId="295FA812" w14:textId="77777777" w:rsidR="003B6324" w:rsidRDefault="003B6324">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3ABC0F88" w14:textId="77777777" w:rsidR="00383F5A" w:rsidRDefault="00383F5A">
+    <w:p w14:paraId="2DC6ABCA" w14:textId="77777777" w:rsidR="003B6324" w:rsidRDefault="003B6324">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="7E3095E5" w14:textId="77777777" w:rsidR="002679DB" w:rsidRDefault="002679DB">
+  <w:p w14:paraId="6553CB42" w14:textId="77777777" w:rsidR="0015439C" w:rsidRDefault="0015439C">
     <w:pPr>
       <w:pStyle w:val="ac"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="49E80056" w14:textId="2FA6432D" w:rsidR="07A5E0DC" w:rsidRDefault="07A5E0DC" w:rsidP="07A5E0DC">
     <w:pPr>
       <w:pStyle w:val="ac"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w14:paraId="2D6BDD1F" w14:textId="77777777" w:rsidR="002679DB" w:rsidRDefault="002679DB">
+  <w:p w14:paraId="55561883" w14:textId="77777777" w:rsidR="0015439C" w:rsidRDefault="0015439C">
     <w:pPr>
       <w:pStyle w:val="ac"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="230273BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="56B03866"/>
-    <w:lvl w:ilvl="0" w:tplc="FBCED5E2">
+    <w:tmpl w:val="FFF60E76"/>
+    <w:lvl w:ilvl="0" w:tplc="323A5CB8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="800" w:hanging="400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="ECECCAB0">
+    <w:lvl w:ilvl="1" w:tplc="7DB4F692">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1200" w:hanging="400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="53E29CAE">
+    <w:lvl w:ilvl="2" w:tplc="C5D8AACC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1600" w:hanging="400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="4B2AEB8C">
+    <w:lvl w:ilvl="3" w:tplc="03C4D124">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2000" w:hanging="400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="D734956E">
+    <w:lvl w:ilvl="4" w:tplc="069CE75A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2400" w:hanging="400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="487054EE">
+    <w:lvl w:ilvl="5" w:tplc="123866B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2800" w:hanging="400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="C23E6630">
+    <w:lvl w:ilvl="6" w:tplc="24F2B446">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3200" w:hanging="400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="9E722980">
+    <w:lvl w:ilvl="7" w:tplc="60C029D8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="9E28E750">
+    <w:lvl w:ilvl="8" w:tplc="AFACCBC4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4000" w:hanging="400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27697223"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="9FDAEB5C"/>
-    <w:lvl w:ilvl="0" w:tplc="D10066EE">
+    <w:tmpl w:val="BD202A4C"/>
+    <w:lvl w:ilvl="0" w:tplc="FD60FB06">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="800" w:hanging="400"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="4ADE7EE4">
+    <w:lvl w:ilvl="1" w:tplc="CDC4765A">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1200" w:hanging="400"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="66FEB9CC">
+    <w:lvl w:ilvl="2" w:tplc="FFEEFB04">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1600" w:hanging="400"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="73B66F66">
+    <w:lvl w:ilvl="3" w:tplc="72F4591E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2000" w:hanging="400"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="13227A50">
+    <w:lvl w:ilvl="4" w:tplc="3814BDE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2400" w:hanging="400"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="C546A442">
+    <w:lvl w:ilvl="5" w:tplc="1B4227B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2800" w:hanging="400"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="2646D12E">
+    <w:lvl w:ilvl="6" w:tplc="D9B80BBC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3200" w:hanging="400"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="8EAE56BA">
+    <w:lvl w:ilvl="7" w:tplc="A28423B4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="400"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="AF4C769A">
+    <w:lvl w:ilvl="8" w:tplc="0C184416">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4000" w:hanging="400"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4A8B9193"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="DF1CB1E6"/>
-    <w:lvl w:ilvl="0" w:tplc="5F06CDE4">
+    <w:tmpl w:val="A6020A12"/>
+    <w:lvl w:ilvl="0" w:tplc="BA26D426">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="800" w:hanging="400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="495A9356">
+    <w:lvl w:ilvl="1" w:tplc="59A0CC02">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1200" w:hanging="400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="C6068B68">
+    <w:lvl w:ilvl="2" w:tplc="133A191C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1600" w:hanging="400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="88B4D86E">
+    <w:lvl w:ilvl="3" w:tplc="9FA05A40">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2000" w:hanging="400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="91B44A72">
+    <w:lvl w:ilvl="4" w:tplc="C9AC60C4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2400" w:hanging="400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="6DA25070">
+    <w:lvl w:ilvl="5" w:tplc="AB4053CA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2800" w:hanging="400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="5606B70E">
+    <w:lvl w:ilvl="6" w:tplc="D55CE9DE">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3200" w:hanging="400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="3F38A68C">
+    <w:lvl w:ilvl="7" w:tplc="69E87B34">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="B114F746">
+    <w:lvl w:ilvl="8" w:tplc="11C8985C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4000" w:hanging="400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="57055B77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FC4A6934"/>
-    <w:lvl w:ilvl="0" w:tplc="7732354C">
+    <w:tmpl w:val="B1964FC6"/>
+    <w:lvl w:ilvl="0" w:tplc="F030FC9A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="800" w:hanging="400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="맑은 고딕" w:hAnsi="맑은 고딕" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="044C58EA">
+    <w:lvl w:ilvl="1" w:tplc="4D08988E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1200" w:hanging="400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="74A8C884">
+    <w:lvl w:ilvl="2" w:tplc="13D8BC6C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1600" w:hanging="400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="06B6EA2C">
+    <w:lvl w:ilvl="3" w:tplc="17A0CA7C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2000" w:hanging="400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="1F7E9A76">
+    <w:lvl w:ilvl="4" w:tplc="95566B0E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2400" w:hanging="400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="13B20C94">
+    <w:lvl w:ilvl="5" w:tplc="7C52C74A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2800" w:hanging="400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="C57CAABE">
+    <w:lvl w:ilvl="6" w:tplc="1C203912">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3200" w:hanging="400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="A910417A">
+    <w:lvl w:ilvl="7" w:tplc="D702F820">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="4DFAD3F8">
+    <w:lvl w:ilvl="8" w:tplc="778A7B34">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4000" w:hanging="400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6091C9A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="53461C54"/>
-    <w:lvl w:ilvl="0" w:tplc="459CBEA8">
+    <w:tmpl w:val="23C2202C"/>
+    <w:lvl w:ilvl="0" w:tplc="BFD847D4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="800" w:hanging="400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="A5AC5222">
+    <w:lvl w:ilvl="1" w:tplc="EDBA9DAA">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1200" w:hanging="400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="51163E0A">
+    <w:lvl w:ilvl="2" w:tplc="1E1A3ABC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1600" w:hanging="400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="864A34C0">
+    <w:lvl w:ilvl="3" w:tplc="A67ECB88">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2000" w:hanging="400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="1A8AA57E">
+    <w:lvl w:ilvl="4" w:tplc="C91E1A8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2400" w:hanging="400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="7E18F4F8">
+    <w:lvl w:ilvl="5" w:tplc="F68C029A">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2800" w:hanging="400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="89C4A99A">
+    <w:lvl w:ilvl="6" w:tplc="1DF21416">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3200" w:hanging="400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="178A5EAA">
+    <w:lvl w:ilvl="7" w:tplc="16FADDD0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="3CEC7BDA">
+    <w:lvl w:ilvl="8" w:tplc="34D4F6CC">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4000" w:hanging="400"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="64F96519"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7940060C"/>
-    <w:lvl w:ilvl="0" w:tplc="688640FC">
+    <w:tmpl w:val="85B26750"/>
+    <w:lvl w:ilvl="0" w:tplc="C0200374">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="400" w:hanging="400"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="5CA23F98">
+    <w:lvl w:ilvl="1" w:tplc="D444AC7E">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="800" w:hanging="400"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="12B4F81E">
+    <w:lvl w:ilvl="2" w:tplc="11F2BFCC">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1200" w:hanging="400"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="1A8009B2">
+    <w:lvl w:ilvl="3" w:tplc="7B4A6B8C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1600" w:hanging="400"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="2EB06E62">
+    <w:lvl w:ilvl="4" w:tplc="4B820820">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2000" w:hanging="400"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="3A52CC1C">
+    <w:lvl w:ilvl="5" w:tplc="09A8CF78">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2400" w:hanging="400"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="DC68059C">
+    <w:lvl w:ilvl="6" w:tplc="C186ABEA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2800" w:hanging="400"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="6A8CF5F4">
+    <w:lvl w:ilvl="7" w:tplc="C088D7E4">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3200" w:hanging="400"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="1E3C514C">
+    <w:lvl w:ilvl="8" w:tplc="D6728014">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="400"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="800"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0CF506FE"/>
     <w:rsid w:val="0001374C"/>
     <w:rsid w:val="00072A29"/>
+    <w:rsid w:val="0015439C"/>
     <w:rsid w:val="001E1890"/>
-    <w:rsid w:val="002679DB"/>
-    <w:rsid w:val="00383F5A"/>
+    <w:rsid w:val="003B6324"/>
+    <w:rsid w:val="0079063C"/>
     <w:rsid w:val="007A55E6"/>
-    <w:rsid w:val="00AB101C"/>
-    <w:rsid w:val="00B0525F"/>
+    <w:rsid w:val="00AA71B8"/>
     <w:rsid w:val="00B4482D"/>
+    <w:rsid w:val="00C44C39"/>
     <w:rsid w:val="00E2B748"/>
-    <w:rsid w:val="00E7233B"/>
     <w:rsid w:val="00FDE22B"/>
     <w:rsid w:val="010EF8CA"/>
     <w:rsid w:val="0122216D"/>
     <w:rsid w:val="01886E60"/>
     <w:rsid w:val="020812CE"/>
+    <w:rsid w:val="02231851"/>
     <w:rsid w:val="023C7D29"/>
     <w:rsid w:val="024E42DF"/>
     <w:rsid w:val="028AFE04"/>
+    <w:rsid w:val="02FC0C22"/>
+    <w:rsid w:val="0358738E"/>
     <w:rsid w:val="049C5228"/>
     <w:rsid w:val="04CA8E8F"/>
     <w:rsid w:val="0529895C"/>
     <w:rsid w:val="054DF07E"/>
     <w:rsid w:val="055A95A0"/>
     <w:rsid w:val="056F6B0B"/>
+    <w:rsid w:val="0573624B"/>
     <w:rsid w:val="05DB4D56"/>
     <w:rsid w:val="05E14191"/>
+    <w:rsid w:val="061F6499"/>
+    <w:rsid w:val="066F9309"/>
     <w:rsid w:val="069D074C"/>
     <w:rsid w:val="07562078"/>
     <w:rsid w:val="07A5E0DC"/>
     <w:rsid w:val="07A9CA74"/>
     <w:rsid w:val="07FE2BBA"/>
     <w:rsid w:val="082F7D33"/>
     <w:rsid w:val="0832E57B"/>
     <w:rsid w:val="084764C5"/>
     <w:rsid w:val="084EA062"/>
     <w:rsid w:val="086227DE"/>
     <w:rsid w:val="08C0D685"/>
+    <w:rsid w:val="08EE231F"/>
     <w:rsid w:val="08F5C0D7"/>
     <w:rsid w:val="09442128"/>
     <w:rsid w:val="097515E8"/>
+    <w:rsid w:val="09AEFFCA"/>
     <w:rsid w:val="09C319CA"/>
     <w:rsid w:val="0A2CAD63"/>
     <w:rsid w:val="0A3BE0C8"/>
     <w:rsid w:val="0A5CDA5D"/>
     <w:rsid w:val="0A637E1D"/>
     <w:rsid w:val="0A642E57"/>
     <w:rsid w:val="0AA372D7"/>
     <w:rsid w:val="0ABE388D"/>
     <w:rsid w:val="0AD4E323"/>
     <w:rsid w:val="0BDF27F0"/>
     <w:rsid w:val="0C84CD59"/>
     <w:rsid w:val="0CF506FE"/>
     <w:rsid w:val="0CFAC24F"/>
     <w:rsid w:val="0CFD2158"/>
     <w:rsid w:val="0D82AD39"/>
     <w:rsid w:val="0DD5E8FD"/>
     <w:rsid w:val="0DE8238D"/>
     <w:rsid w:val="0E385247"/>
     <w:rsid w:val="0ED57C72"/>
     <w:rsid w:val="0F00F19B"/>
     <w:rsid w:val="0F1F5C89"/>
     <w:rsid w:val="0F43F3D6"/>
     <w:rsid w:val="0F7E0941"/>
     <w:rsid w:val="0FBE6D5C"/>
     <w:rsid w:val="0FF525BB"/>
     <w:rsid w:val="10591210"/>
     <w:rsid w:val="11071C1A"/>
     <w:rsid w:val="11E9A5D4"/>
     <w:rsid w:val="12109EC7"/>
     <w:rsid w:val="12543C60"/>
     <w:rsid w:val="12672E35"/>
     <w:rsid w:val="12FAA95F"/>
     <w:rsid w:val="13547FA1"/>
     <w:rsid w:val="135DE55A"/>
     <w:rsid w:val="138963B4"/>
     <w:rsid w:val="13A1A09C"/>
     <w:rsid w:val="14389D65"/>
     <w:rsid w:val="14662D26"/>
     <w:rsid w:val="147E5A56"/>
     <w:rsid w:val="14CE8939"/>
+    <w:rsid w:val="150722E7"/>
     <w:rsid w:val="151C0DB6"/>
     <w:rsid w:val="15A4E3F4"/>
     <w:rsid w:val="15B0D868"/>
     <w:rsid w:val="16A4837E"/>
     <w:rsid w:val="16D147EE"/>
     <w:rsid w:val="16DBF703"/>
     <w:rsid w:val="16FC6E5E"/>
     <w:rsid w:val="170A1E0D"/>
     <w:rsid w:val="17248DCE"/>
     <w:rsid w:val="1748775B"/>
     <w:rsid w:val="176E7517"/>
     <w:rsid w:val="179FBDFC"/>
     <w:rsid w:val="17F3FE73"/>
     <w:rsid w:val="182F42F2"/>
     <w:rsid w:val="185A4508"/>
     <w:rsid w:val="18E770BD"/>
     <w:rsid w:val="18EC6FDC"/>
     <w:rsid w:val="192F54F9"/>
     <w:rsid w:val="1A0F7E4A"/>
     <w:rsid w:val="1A49DE77"/>
     <w:rsid w:val="1A8B42F6"/>
     <w:rsid w:val="1A988464"/>
+    <w:rsid w:val="1A98DEAF"/>
     <w:rsid w:val="1AAABC9D"/>
+    <w:rsid w:val="1B113D83"/>
     <w:rsid w:val="1B4BC10B"/>
     <w:rsid w:val="1B5A1959"/>
     <w:rsid w:val="1B763AB2"/>
     <w:rsid w:val="1BFEC99F"/>
     <w:rsid w:val="1C377A48"/>
     <w:rsid w:val="1D7288BC"/>
     <w:rsid w:val="1DA1FCD4"/>
+    <w:rsid w:val="1DBAD9AA"/>
     <w:rsid w:val="1DD8D67C"/>
     <w:rsid w:val="1E07A948"/>
     <w:rsid w:val="1E73A633"/>
     <w:rsid w:val="1E8C9438"/>
     <w:rsid w:val="1EDA1E4C"/>
     <w:rsid w:val="1F5DA653"/>
     <w:rsid w:val="1F7DB23F"/>
     <w:rsid w:val="1FA00C4C"/>
     <w:rsid w:val="20487884"/>
     <w:rsid w:val="20B4292D"/>
     <w:rsid w:val="2114D294"/>
     <w:rsid w:val="2116396E"/>
     <w:rsid w:val="211D8DB2"/>
     <w:rsid w:val="2265F4AA"/>
     <w:rsid w:val="233EBCBF"/>
     <w:rsid w:val="235EA904"/>
     <w:rsid w:val="23DF479C"/>
     <w:rsid w:val="242F7CB5"/>
     <w:rsid w:val="24BA69A3"/>
     <w:rsid w:val="24C6ADB9"/>
     <w:rsid w:val="24DBCF85"/>
     <w:rsid w:val="252E4A39"/>
     <w:rsid w:val="253B8187"/>
     <w:rsid w:val="25502C98"/>
     <w:rsid w:val="2570C634"/>
     <w:rsid w:val="25964C9A"/>
+    <w:rsid w:val="26141423"/>
     <w:rsid w:val="263281EF"/>
+    <w:rsid w:val="2651A881"/>
     <w:rsid w:val="26566700"/>
     <w:rsid w:val="266E8DAF"/>
     <w:rsid w:val="26CE257D"/>
     <w:rsid w:val="27373567"/>
     <w:rsid w:val="27A766E3"/>
     <w:rsid w:val="27F2AE21"/>
     <w:rsid w:val="2806947E"/>
     <w:rsid w:val="293249A4"/>
     <w:rsid w:val="29A82F2E"/>
+    <w:rsid w:val="2A02A594"/>
     <w:rsid w:val="2A0A4A1C"/>
     <w:rsid w:val="2A65BC12"/>
     <w:rsid w:val="2A7A12F0"/>
+    <w:rsid w:val="2ACA41A9"/>
+    <w:rsid w:val="2B15C21E"/>
     <w:rsid w:val="2B5339F1"/>
     <w:rsid w:val="2BC10C68"/>
     <w:rsid w:val="2BD9E53A"/>
+    <w:rsid w:val="2BEBFFE0"/>
     <w:rsid w:val="2BF2931F"/>
     <w:rsid w:val="2CC8C929"/>
     <w:rsid w:val="2CEE58A9"/>
     <w:rsid w:val="2D7C055B"/>
     <w:rsid w:val="2D93E2FE"/>
     <w:rsid w:val="2E1565F0"/>
     <w:rsid w:val="2E1F0A6D"/>
     <w:rsid w:val="2E806F0A"/>
     <w:rsid w:val="2F04F3B9"/>
     <w:rsid w:val="2F9F31AD"/>
+    <w:rsid w:val="2FA40465"/>
+    <w:rsid w:val="300277EB"/>
     <w:rsid w:val="3046D886"/>
     <w:rsid w:val="3096029B"/>
     <w:rsid w:val="316A69BC"/>
     <w:rsid w:val="317D469E"/>
+    <w:rsid w:val="32533806"/>
     <w:rsid w:val="32534C2D"/>
     <w:rsid w:val="3296EB62"/>
+    <w:rsid w:val="32A31D8C"/>
     <w:rsid w:val="32B8FB08"/>
     <w:rsid w:val="32B9BB5A"/>
     <w:rsid w:val="32DA54F5"/>
     <w:rsid w:val="32EE91FE"/>
     <w:rsid w:val="33C73EF6"/>
     <w:rsid w:val="346479CA"/>
     <w:rsid w:val="351147CF"/>
     <w:rsid w:val="35495ABC"/>
     <w:rsid w:val="362884B9"/>
     <w:rsid w:val="36426430"/>
     <w:rsid w:val="365C34AA"/>
     <w:rsid w:val="369411F4"/>
     <w:rsid w:val="3776A1FD"/>
     <w:rsid w:val="37B4D3B4"/>
+    <w:rsid w:val="37E804C8"/>
     <w:rsid w:val="37EBC83B"/>
+    <w:rsid w:val="381F444C"/>
     <w:rsid w:val="38453D89"/>
     <w:rsid w:val="38F79138"/>
     <w:rsid w:val="394D7546"/>
     <w:rsid w:val="39A0EABC"/>
     <w:rsid w:val="3A38A11D"/>
     <w:rsid w:val="3ABE4C1B"/>
     <w:rsid w:val="3AE220A4"/>
     <w:rsid w:val="3B183128"/>
     <w:rsid w:val="3B8559B6"/>
     <w:rsid w:val="3B886A89"/>
     <w:rsid w:val="3C1D8402"/>
     <w:rsid w:val="3C3642B8"/>
     <w:rsid w:val="3CC32017"/>
     <w:rsid w:val="3CF4D6A5"/>
     <w:rsid w:val="3D4521C2"/>
     <w:rsid w:val="3D91E8DA"/>
     <w:rsid w:val="3E01668E"/>
     <w:rsid w:val="3E2CC414"/>
     <w:rsid w:val="3F727388"/>
     <w:rsid w:val="3FC13335"/>
     <w:rsid w:val="3FDADB4E"/>
     <w:rsid w:val="3FEA0E7D"/>
     <w:rsid w:val="3FEE29D0"/>
     <w:rsid w:val="4012E6EF"/>
     <w:rsid w:val="404857BE"/>
     <w:rsid w:val="405357C3"/>
+    <w:rsid w:val="408E9028"/>
+    <w:rsid w:val="40A70C45"/>
     <w:rsid w:val="40B4A3E0"/>
     <w:rsid w:val="40C02265"/>
     <w:rsid w:val="40D4E3E7"/>
     <w:rsid w:val="40DD8100"/>
     <w:rsid w:val="41297A8F"/>
     <w:rsid w:val="41499549"/>
     <w:rsid w:val="414C3E7A"/>
     <w:rsid w:val="419F1627"/>
+    <w:rsid w:val="42A99828"/>
+    <w:rsid w:val="437C209E"/>
     <w:rsid w:val="43DF64E7"/>
     <w:rsid w:val="43EB5078"/>
     <w:rsid w:val="440AD083"/>
     <w:rsid w:val="4439D139"/>
     <w:rsid w:val="447A9518"/>
     <w:rsid w:val="448283BE"/>
     <w:rsid w:val="449BEB89"/>
+    <w:rsid w:val="450A8EC5"/>
     <w:rsid w:val="45238679"/>
     <w:rsid w:val="453336C4"/>
     <w:rsid w:val="453FEB30"/>
     <w:rsid w:val="456E4F7C"/>
     <w:rsid w:val="45943C55"/>
     <w:rsid w:val="4616647B"/>
     <w:rsid w:val="46626347"/>
     <w:rsid w:val="46C9B604"/>
     <w:rsid w:val="46EEC24F"/>
     <w:rsid w:val="472D5EB2"/>
     <w:rsid w:val="47378DE7"/>
     <w:rsid w:val="475A68EA"/>
     <w:rsid w:val="478E4C88"/>
     <w:rsid w:val="47CCC430"/>
     <w:rsid w:val="47ED1CC4"/>
     <w:rsid w:val="48A4D511"/>
     <w:rsid w:val="48B3FA7C"/>
     <w:rsid w:val="4919F83E"/>
     <w:rsid w:val="491CED37"/>
     <w:rsid w:val="49776098"/>
     <w:rsid w:val="497911B2"/>
     <w:rsid w:val="49D2636F"/>
     <w:rsid w:val="4A1F4C55"/>
     <w:rsid w:val="4AA852D7"/>
     <w:rsid w:val="4B276F3E"/>
     <w:rsid w:val="4B3ACC17"/>
     <w:rsid w:val="4B92AF9A"/>
+    <w:rsid w:val="4BC58124"/>
     <w:rsid w:val="4BEF4A47"/>
     <w:rsid w:val="4C16E022"/>
     <w:rsid w:val="4C227306"/>
+    <w:rsid w:val="4C7442B3"/>
     <w:rsid w:val="4CCBCD58"/>
     <w:rsid w:val="4D0F98C5"/>
     <w:rsid w:val="4D31DF69"/>
+    <w:rsid w:val="4D8D9EBB"/>
     <w:rsid w:val="4DACC547"/>
     <w:rsid w:val="4DC007F6"/>
     <w:rsid w:val="4DE96C8E"/>
     <w:rsid w:val="4E133E2C"/>
     <w:rsid w:val="4E39FC4B"/>
     <w:rsid w:val="4E5BD78D"/>
     <w:rsid w:val="4EF6653E"/>
     <w:rsid w:val="4F2255F7"/>
     <w:rsid w:val="4F38BD06"/>
     <w:rsid w:val="4F61F0B7"/>
     <w:rsid w:val="4FCEB07C"/>
     <w:rsid w:val="4FDAC451"/>
     <w:rsid w:val="5003284E"/>
     <w:rsid w:val="50876722"/>
     <w:rsid w:val="50CA2091"/>
     <w:rsid w:val="5133FDF1"/>
     <w:rsid w:val="514A8583"/>
     <w:rsid w:val="51AAE8F9"/>
     <w:rsid w:val="51DD8FDF"/>
     <w:rsid w:val="52490693"/>
     <w:rsid w:val="532BF448"/>
     <w:rsid w:val="53C9C282"/>
+    <w:rsid w:val="5495C249"/>
     <w:rsid w:val="549964B1"/>
     <w:rsid w:val="54A9575B"/>
+    <w:rsid w:val="54DFF67E"/>
     <w:rsid w:val="54F7CB51"/>
     <w:rsid w:val="550FC861"/>
     <w:rsid w:val="555612D3"/>
     <w:rsid w:val="5563571F"/>
     <w:rsid w:val="56159252"/>
     <w:rsid w:val="56A54153"/>
     <w:rsid w:val="57047AB3"/>
     <w:rsid w:val="5785AB8A"/>
     <w:rsid w:val="57E26F2C"/>
     <w:rsid w:val="5896D27B"/>
     <w:rsid w:val="58A53440"/>
     <w:rsid w:val="58B67C39"/>
     <w:rsid w:val="58F7C67F"/>
     <w:rsid w:val="58F93C54"/>
+    <w:rsid w:val="5958144B"/>
     <w:rsid w:val="5998C782"/>
     <w:rsid w:val="59FF55A0"/>
     <w:rsid w:val="5A4C8245"/>
     <w:rsid w:val="5A6F0DCA"/>
     <w:rsid w:val="5B267932"/>
     <w:rsid w:val="5B43D02A"/>
     <w:rsid w:val="5B6F182A"/>
     <w:rsid w:val="5B8C7A16"/>
     <w:rsid w:val="5BAC4499"/>
     <w:rsid w:val="5BC99116"/>
     <w:rsid w:val="5BCF666A"/>
     <w:rsid w:val="5C10CE63"/>
     <w:rsid w:val="5D060C8E"/>
     <w:rsid w:val="5D1EF85C"/>
     <w:rsid w:val="5D3FDAD6"/>
     <w:rsid w:val="5E0497E8"/>
     <w:rsid w:val="5E2DF249"/>
     <w:rsid w:val="5F18F2BE"/>
     <w:rsid w:val="5F21E9F9"/>
     <w:rsid w:val="5F7C67E2"/>
     <w:rsid w:val="5F844878"/>
     <w:rsid w:val="5FB4AD5A"/>
     <w:rsid w:val="60646E29"/>
     <w:rsid w:val="608E44E1"/>
     <w:rsid w:val="6093D07F"/>
@@ -2520,127 +2552,132 @@
     <w:rsid w:val="64570CA2"/>
     <w:rsid w:val="646D3557"/>
     <w:rsid w:val="6474204A"/>
     <w:rsid w:val="6488F246"/>
     <w:rsid w:val="64AB0F93"/>
     <w:rsid w:val="64BAE8EF"/>
     <w:rsid w:val="64FFEED4"/>
     <w:rsid w:val="659FFD2F"/>
     <w:rsid w:val="6607C2A3"/>
     <w:rsid w:val="662251E3"/>
     <w:rsid w:val="66448E41"/>
     <w:rsid w:val="66AE979B"/>
     <w:rsid w:val="6757275E"/>
     <w:rsid w:val="67C91803"/>
     <w:rsid w:val="67E3725D"/>
     <w:rsid w:val="67E5F0B1"/>
     <w:rsid w:val="67EDF2AF"/>
     <w:rsid w:val="6869F811"/>
     <w:rsid w:val="6886FAFF"/>
     <w:rsid w:val="68A06BA1"/>
     <w:rsid w:val="68FA760F"/>
     <w:rsid w:val="6918B542"/>
     <w:rsid w:val="699E5530"/>
     <w:rsid w:val="6A19E200"/>
     <w:rsid w:val="6B418B34"/>
+    <w:rsid w:val="6B94A634"/>
     <w:rsid w:val="6BA22C64"/>
     <w:rsid w:val="6BF177E9"/>
     <w:rsid w:val="6CD7C3C7"/>
     <w:rsid w:val="6CFFD21F"/>
     <w:rsid w:val="6D61F5BC"/>
     <w:rsid w:val="6D762C79"/>
+    <w:rsid w:val="6E25BE4E"/>
     <w:rsid w:val="6E2FAC80"/>
     <w:rsid w:val="6E3EF940"/>
     <w:rsid w:val="6F99B2E2"/>
     <w:rsid w:val="6FCB0EA2"/>
     <w:rsid w:val="6FEBDF43"/>
     <w:rsid w:val="703908E4"/>
     <w:rsid w:val="709A5D55"/>
     <w:rsid w:val="70E171B9"/>
     <w:rsid w:val="718AC3B4"/>
     <w:rsid w:val="71FEDFAC"/>
     <w:rsid w:val="72071743"/>
     <w:rsid w:val="7222CAE9"/>
     <w:rsid w:val="72AC4F67"/>
     <w:rsid w:val="72AE6289"/>
     <w:rsid w:val="73928854"/>
     <w:rsid w:val="73A58936"/>
     <w:rsid w:val="74154AD7"/>
     <w:rsid w:val="7453E278"/>
     <w:rsid w:val="74A57EE7"/>
     <w:rsid w:val="7510EC15"/>
     <w:rsid w:val="7674756D"/>
     <w:rsid w:val="76AE9494"/>
+    <w:rsid w:val="76F26278"/>
     <w:rsid w:val="770CAE7A"/>
     <w:rsid w:val="7737551A"/>
     <w:rsid w:val="7787455B"/>
     <w:rsid w:val="77C325B5"/>
     <w:rsid w:val="77D0EED4"/>
     <w:rsid w:val="78536456"/>
     <w:rsid w:val="7868B717"/>
     <w:rsid w:val="786F75E9"/>
     <w:rsid w:val="787CBD24"/>
     <w:rsid w:val="78BA18F0"/>
     <w:rsid w:val="78C90EE5"/>
     <w:rsid w:val="792B43B6"/>
     <w:rsid w:val="793A05A8"/>
     <w:rsid w:val="796FFB63"/>
     <w:rsid w:val="79983043"/>
     <w:rsid w:val="79A422BA"/>
     <w:rsid w:val="79BD3079"/>
     <w:rsid w:val="79D3CCB2"/>
     <w:rsid w:val="79F5D006"/>
     <w:rsid w:val="7A49E371"/>
     <w:rsid w:val="7A86A303"/>
+    <w:rsid w:val="7AB84B20"/>
     <w:rsid w:val="7B1F742C"/>
+    <w:rsid w:val="7B5443C4"/>
     <w:rsid w:val="7B753A3D"/>
     <w:rsid w:val="7B7F6C0A"/>
     <w:rsid w:val="7B92D256"/>
     <w:rsid w:val="7BB7A620"/>
     <w:rsid w:val="7CC0CD83"/>
     <w:rsid w:val="7D3A51CF"/>
     <w:rsid w:val="7DD17F69"/>
     <w:rsid w:val="7E1B8CFC"/>
     <w:rsid w:val="7F15BB06"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ko-KR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0CF506FE"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{4F460B49-EB64-4770-BA88-FB7A4BD7A13A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
@@ -3825,54 +3862,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>184</Words>
-  <Characters>1049</Characters>
+  <Words>175</Words>
+  <Characters>1002</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1231</CharactersWithSpaces>
+  <CharactersWithSpaces>1175</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>박동호</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>